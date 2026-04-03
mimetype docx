--- v1 (2026-02-01)
+++ v2 (2026-04-03)
@@ -745,51 +745,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:before="0" w:after="360" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ressalte-se que, a atividade que a reclamante desempenhou jamais visou lucro, sem qualquer oferta de serviços e mercadoria, sempre se ativando em prol de familiar do reclamado.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="2125.984251968504" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="2125.98425196850394058856181800365447998046875" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Relativo à casa ou à família; familiar: economia doméstica.” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:before="0" w:after="360" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -823,51 +823,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:before="0" w:after="360" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesse sentido, é a jurisprudência desse E. TRT:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="2125.984251968504" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="2125.98425196850394058856181800365447998046875" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Não bastasse, a recorrida não requereu o reconhecimento da relação de emprego com base no disposto na LC 150/15 e sim, com base no art. 3º da CLT. Inclusive a pretensão com base no art. 3º da CLT foi ratificada em sua réplica (da inépcia da inicial - ID 6f4a7ed - pág. 2), após impugnação específica da recorrente. Observa-se que a r. decisão em exame menciona que o caso é de empregado doméstico, apenas ao analisar as pretensões relativas à multa do art. 477 da CLT e a multa do FGTS. Porém, não há qualquer menção à espécie da relação de emprego no seu dispositivo. Com isso, inequívoco o vício na fundamentação da r. sentença, o qual importa em nulidade absoluta do julgado, ora reconhecida de ofício, por violação ao disposto no Inciso IX, Art. 93 da CF, regra diretamente relacionada ao devido processo legal, Inciso LIV, Art. 5º da CF. Ante o exposto, verificada a inépcia da petição inicial, com a não observância do art. 321 do CPC e a ausência de fundamentação na r. sentença, cassa-se a r. sentença ID 7240585, (...)” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:before="0" w:after="360" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -963,52 +963,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:before="0" w:after="360" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
-      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
-      <w:pgMar w:top="850.3937007874015" w:right="1133.8582677165352" w:bottom="850.3937007874015" w:left="1700.787401574803" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/>
+      <w:pgMar w:top="850.39370078740148528595454990863800048828125" w:right="1133.858267716535237923380918800830841064453125" w:bottom="850.39370078740148528595454990863800048828125" w:left="1700.7874015748029705719090998172760009765625" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>