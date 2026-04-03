--- v0 (2026-02-01)
+++ v1 (2026-04-03)
@@ -441,52 +441,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
         <w:spacing w:before="0" w:after="360" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Caso superadas as preliminares arguidas, as reclamadas passam a contestar o mérito, em atenção ao princípio da eventualidade, sendo a ação totalmente improcedente, pois nenhuma verba é devida em favor da reclamante, conforme abaixo exposto.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
-      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
-      <w:pgMar w:top="850.3937007874015" w:right="1133.8582677165352" w:bottom="850.3937007874015" w:left="1700.787401574803" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/>
+      <w:pgMar w:top="850.39370078740148528595454990863800048828125" w:right="1133.858267716535237923380918800830841064453125" w:bottom="850.39370078740148528595454990863800048828125" w:left="1700.7874015748029705719090998172760009765625" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>