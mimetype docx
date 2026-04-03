--- v1 (2026-02-01)
+++ v2 (2026-04-03)
@@ -752,287 +752,287 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">			PRELIMINARES DE MÉRITO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">			1 - ILEGITIMIDADE PASSIVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> A inclusão da 2ª reclamada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXXXXXXX </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, no polo passivo da presente demanda foi fundamentada na inicial pela formação de grupo econômico, com amparo no artigo 2º, parágrafo 2º da CLT. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No entanto, a 2ª reclamada nunca manteve contrato de prestação de serviços com a 1ª reclamada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:fill="FFFF00"/>
         </w:rPr>
         <w:t xml:space="preserve"> jamais foi tomadora de serviços do reclamante ou se beneficiou de sua mão de obra </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, sendo parte ilegítima para compor o polo passivo da presente demanda. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Além disso, a jurisprudência é pacífica no sentido de que a responsabilidade subsidiária da tomadora de serviços </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> exige a comprovação do efetivo benefício da mão de obra </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, nos termos da Súmula 331 do TST, o que não pode ser presumido. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Importa destacar que, a empresa que efetivamente contratou os serviços da 1ª reclamada foi a 3ª reclamada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXXXXXXXXXX </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, conforme se verifica no contrato de prestação de serviço anexo (doc. XX). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Isso porque a reclamada </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> XXXXXXXX </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atua na incorporação de empreendimentos imobiliários, enquanto a 2ª reclamada atua na área de compra, venda e aluguel de imóveis próprios e serviços de engenharia. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Portanto, não há que se falar em inclusão da 2ª reclamada no polo passivo da presente demanda por formação de grupo econômico, uma vez que as empresas não possuem interesse integrado, efetiva comunhão de interesses ou atuação conjunta em empreendimentos. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Há de se destacar que as empresas possuem administração autônoma, interesses e funcionários distintos e atuam de forma independente entre si, não havendo subordinação estrutural, hierarquia ou qualquer tipo de coordenação entre elas. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Portanto, não há fundamentos fáticos ou jurídicos que caracterizem a existência de grupo econômico entre as empresas e a manutenção da 2ª reclamada no polo passivo da presente demanda. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Diante do exposto, requer-se o reconhecimento da ilegitimidade passiva </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ad causam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> da 2ª reclamada e a sua exclusão do polo passivo da presente demanda, com a consequente extinção do processo sem resolução do mérito em face desta, nos termos do art. 485, incisos I e VI, do Código de Processo Civil e § 3º do artigo 840 da CLT. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
-        <w:ind w:left="1984.251968503937" w:right="0" w:firstLine="0" w:hanging="0"/>
+        <w:ind w:left="1984.2519685039369505830109119415283203125" w:right="0" w:firstLine="0" w:hanging="0"/>
         <w:spacing w:before="18" w:after="18"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pela eventualidade, caso Vossa Excelência não entenda dessa forma, requer seja julgado improcedente o pedido de responsabilidade subsidiária da 2ª reclamada, por ausência de amparo legal, contratual e fático. </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
-      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
-      <w:pgMar w:top="850.3937007874015" w:right="1133.8582677165352" w:bottom="850.3937007874015" w:left="1700.787401574803" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/>
+      <w:pgMar w:top="850.39370078740148528595454990863800048828125" w:right="1133.858267716535237923380918800830841064453125" w:bottom="850.39370078740148528595454990863800048828125" w:left="1700.7874015748029705719090998172760009765625" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>